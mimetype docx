--- v0 (2026-05-05)
+++ v1 (2026-09-21)
@@ -52,52 +52,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5D0659" w14:textId="0ABD8960" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A választott </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cursillo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> időpontja:.............................</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>időpontja:.............................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44C93E67" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Név:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> .....................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776BC67D" w14:textId="069B3D8B" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -169,55 +174,63 @@
       <w:r>
         <w:t xml:space="preserve">Irányítószám: .......... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Telefon:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ..............................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC2ED2C" w14:textId="11363022" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>E-mail cím</w:t>
+        <w:t xml:space="preserve">E-mail </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>cím</w:t>
       </w:r>
       <w:r>
         <w:t>:...........................................................</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="14117326" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Iskolai végzettség: ................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7B3B30" w14:textId="66E14232" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -274,54 +287,56 @@
         </w:rPr>
         <w:t>Születési idő</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: ...................... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Családi állapota: </w:t>
       </w:r>
       <w:r>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520241CD" w14:textId="1B75ED15" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>H.társ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> neve: ............................ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Gyermekek száma: </w:t>
       </w:r>
       <w:r>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001303C8" w14:textId="77777777" w:rsidR="004666D9" w:rsidRDefault="004666D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Melyik templomba, közösségbe jársz</w:t>
       </w:r>
       <w:r w:rsidR="007D36A5">
@@ -638,51 +653,59 @@
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>A három napban Jézus személyére és tanítására összpontosítjuk erőinket. A résztvevőknek a keresztény igazságok átélt ismeretét nyújtja és vágyat ébreszt bennük az Egyház szolgálatára.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7D739C" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cursillo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> nem csupán ismeretet, tudást akar átadni hanem a hit élményét kínálja. Ehhez szüksége van a résztvevők egész lényére, szívére, lelkére.</w:t>
+        <w:t xml:space="preserve"> nem csupán ismeretet, tudást akar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>átadni</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hanem a hit élményét kínálja. Ehhez szüksége van a résztvevők egész lényére, szívére, lelkére.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C8EE8D" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cursillo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> lényegéhez tartozik a szentliturgia, a közös imádság, a dialógus, a munkatársak személyes tanúságtétele, az öröm. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cursillo</w:t>
       </w:r>
@@ -1359,51 +1382,59 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00707DAD" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ahol barátként várnak,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76920D24" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs21"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:ind w:left="2551" w:hanging="2551"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>ahol nem az a lényeg, hogy ki vagy, hanem, hogy ki akarsz lenni,</w:t>
+        <w:t xml:space="preserve">ahol nem az a lényeg, hogy ki vagy, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>hanem,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hogy ki akarsz lenni,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0F203A" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ahol olyannak szeretnek, amilyen vagy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B544A14" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ahol megpróbálhatod másként látni a világot,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAAC883" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="007D36A5">
@@ -1796,577 +1827,737 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00D61C0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1FB9">
         <w:rPr>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. Női hétvége:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4313CF2C" w14:textId="6E033959" w:rsidR="00E04DFD" w:rsidRDefault="00E04DFD" w:rsidP="00E04DFD">
+    <w:p w14:paraId="69FF959C" w14:textId="5B2438A0" w:rsidR="00E04DFD" w:rsidRPr="0041229B" w:rsidRDefault="00E04DFD" w:rsidP="00E04DFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00584BF5" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0776">
-        <w:rPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D61C0C">
-        <w:rPr>
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>október</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0776">
-        <w:rPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00584BF5">
-        <w:rPr>
+      <w:r w:rsidR="00584BF5" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0776">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0776">
-        <w:rPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF959C" w14:textId="77777777" w:rsidR="00E04DFD" w:rsidRDefault="00E04DFD" w:rsidP="00E04DFD">
+    <w:p w14:paraId="626D4681" w14:textId="0084A423" w:rsidR="00584BF5" w:rsidRDefault="00D61C0C" w:rsidP="00EA3C23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kőrösi Katalin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234E976A" w14:textId="77777777" w:rsidR="00D61C0C" w:rsidRDefault="00D61C0C" w:rsidP="00EA3C23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61C0C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fekete.korosi.kati@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2314FFFE" w14:textId="17E8A9AE" w:rsidR="00EA3C23" w:rsidRDefault="00EA3C23" w:rsidP="00EA3C23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="00D61C0C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30/210 2279</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FDDC76" w14:textId="77777777" w:rsidR="00E04DFD" w:rsidRDefault="00E04DFD" w:rsidP="00E04DFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626D4681" w14:textId="0084A423" w:rsidR="00584BF5" w:rsidRDefault="00D61C0C" w:rsidP="00EA3C23">
-[...79 lines deleted...]
-    <w:p w14:paraId="30FDDC76" w14:textId="77777777" w:rsidR="00E04DFD" w:rsidRDefault="00E04DFD" w:rsidP="00E04DFD">
+    <w:p w14:paraId="26027467" w14:textId="77777777" w:rsidR="00C03FBF" w:rsidRPr="00BD0776" w:rsidRDefault="00C03FBF" w:rsidP="00E04DFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26027467" w14:textId="77777777" w:rsidR="00C03FBF" w:rsidRPr="00BD0776" w:rsidRDefault="00C03FBF" w:rsidP="00E04DFD">
+    <w:p w14:paraId="1DA9304F" w14:textId="379968A9" w:rsidR="00071A29" w:rsidRPr="002C1FB9" w:rsidRDefault="00071A29" w:rsidP="004524E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1DA9304F" w14:textId="379968A9" w:rsidR="00071A29" w:rsidRPr="002C1FB9" w:rsidRDefault="00071A29" w:rsidP="004524E0">
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00411D7F" w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3C23">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C0C">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. F</w:t>
+      </w:r>
+      <w:r w:rsidR="004524E0" w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>érfi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hétvége</w:t>
+      </w:r>
+      <w:r w:rsidR="004524E0" w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004524E0" w:rsidRPr="002C1FB9">
+        <w:rPr>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEA0B44" w14:textId="179D2A8B" w:rsidR="004524E0" w:rsidRPr="0041229B" w:rsidRDefault="004524E0" w:rsidP="004524E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
-[...86 lines deleted...]
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00584BF5" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>október</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="45EDCD4E" w14:textId="3048EA98" w:rsidR="004524E0" w:rsidRDefault="004524E0" w:rsidP="004524E0">
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00584BF5" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E263C3" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07417" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00584BF5" w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BF190E" w14:textId="3F627B4E" w:rsidR="004524E0" w:rsidRDefault="00D61C0C" w:rsidP="004524E0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Virág</w:t>
+      </w:r>
+      <w:r w:rsidR="00584BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Péter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087BE762" w14:textId="77777777" w:rsidR="00D61C0C" w:rsidRDefault="00D61C0C" w:rsidP="004524E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61C0C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>viragpeti73@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51834961" w14:textId="782FDF38" w:rsidR="004524E0" w:rsidRDefault="004524E0" w:rsidP="004524E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C0C" w:rsidRPr="00D61C0C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30/470 5947</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78420549" w14:textId="77777777" w:rsidR="00273DD2" w:rsidRDefault="00273DD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022AADB3" w14:textId="63D73247" w:rsidR="0041229B" w:rsidRPr="0041229B" w:rsidRDefault="0041229B" w:rsidP="0041229B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...102 lines deleted...]
-    <w:p w14:paraId="4EEA0B44" w14:textId="77777777" w:rsidR="004524E0" w:rsidRDefault="004524E0" w:rsidP="004524E0">
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXIV. Női </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cursillo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EAD6B0" w14:textId="0375D6DD" w:rsidR="0041229B" w:rsidRPr="0041229B" w:rsidRDefault="0041229B" w:rsidP="0041229B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="right" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2027. január 28-31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9D8969" w14:textId="77777777" w:rsidR="0041229B" w:rsidRPr="0041229B" w:rsidRDefault="0041229B" w:rsidP="0041229B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0041229B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Virág</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00584BF5">
+        <w:t>Gáll-Fóris Bernadett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAD470E" w14:textId="77777777" w:rsidR="0041229B" w:rsidRPr="0041229B" w:rsidRDefault="0041229B" w:rsidP="0041229B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Péter</w:t>
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041229B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>gallforis@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E02AA0" w14:textId="5998EF61" w:rsidR="0041229B" w:rsidRPr="0041229B" w:rsidRDefault="0041229B" w:rsidP="0041229B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tel.: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D61C0C" w:rsidRPr="00D61C0C">
+      </w:pPr>
+      <w:r w:rsidRPr="0041229B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>30/470 5947</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Tel.: 30/578</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041229B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1178</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6612CBED" w14:textId="77777777" w:rsidR="00C03FBF" w:rsidRDefault="00C03FBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17D1C120" w14:textId="25070693" w:rsidR="00273DD2" w:rsidRPr="00C03FBF" w:rsidRDefault="007D36A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03FBF">
@@ -3036,135 +3227,137 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Norml"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A3024B"/>
     <w:rsid w:val="000302AF"/>
     <w:rsid w:val="00044533"/>
     <w:rsid w:val="00057EAB"/>
     <w:rsid w:val="00071A29"/>
     <w:rsid w:val="000F2EEC"/>
     <w:rsid w:val="00111200"/>
     <w:rsid w:val="00117BA6"/>
     <w:rsid w:val="0018408F"/>
     <w:rsid w:val="001872E7"/>
     <w:rsid w:val="001A7274"/>
     <w:rsid w:val="001D182F"/>
     <w:rsid w:val="00225719"/>
     <w:rsid w:val="00273DD2"/>
     <w:rsid w:val="002C1FB9"/>
     <w:rsid w:val="00311AF5"/>
     <w:rsid w:val="00324B6B"/>
     <w:rsid w:val="003C7C20"/>
     <w:rsid w:val="003D2BF6"/>
     <w:rsid w:val="00401D02"/>
     <w:rsid w:val="00411D7F"/>
+    <w:rsid w:val="0041229B"/>
     <w:rsid w:val="004306FC"/>
     <w:rsid w:val="004524E0"/>
     <w:rsid w:val="004666D9"/>
     <w:rsid w:val="0048555E"/>
     <w:rsid w:val="004B6F05"/>
     <w:rsid w:val="004F05E1"/>
     <w:rsid w:val="00581D0C"/>
     <w:rsid w:val="00584BF5"/>
     <w:rsid w:val="00617FB0"/>
     <w:rsid w:val="00650A50"/>
     <w:rsid w:val="006A3617"/>
     <w:rsid w:val="00736174"/>
     <w:rsid w:val="0074082B"/>
     <w:rsid w:val="0074415F"/>
     <w:rsid w:val="007C4021"/>
     <w:rsid w:val="007D36A5"/>
     <w:rsid w:val="007F1A52"/>
     <w:rsid w:val="00911E0C"/>
     <w:rsid w:val="0092411F"/>
     <w:rsid w:val="00954169"/>
     <w:rsid w:val="009A21BA"/>
     <w:rsid w:val="009A6C84"/>
     <w:rsid w:val="00A1162A"/>
     <w:rsid w:val="00A3024B"/>
     <w:rsid w:val="00A43E75"/>
     <w:rsid w:val="00A760F0"/>
     <w:rsid w:val="00AB69EF"/>
     <w:rsid w:val="00B810BA"/>
     <w:rsid w:val="00BA68B4"/>
     <w:rsid w:val="00BD0776"/>
     <w:rsid w:val="00BE7D8A"/>
     <w:rsid w:val="00C03FBF"/>
     <w:rsid w:val="00C048B9"/>
     <w:rsid w:val="00C07417"/>
     <w:rsid w:val="00C07ABA"/>
+    <w:rsid w:val="00C92420"/>
     <w:rsid w:val="00CB44F1"/>
     <w:rsid w:val="00CC3CFC"/>
     <w:rsid w:val="00D3172F"/>
     <w:rsid w:val="00D61C0C"/>
     <w:rsid w:val="00D72E6A"/>
     <w:rsid w:val="00DB2004"/>
     <w:rsid w:val="00DF7E29"/>
     <w:rsid w:val="00E04DFD"/>
     <w:rsid w:val="00E263C3"/>
     <w:rsid w:val="00E436C6"/>
     <w:rsid w:val="00E775A5"/>
     <w:rsid w:val="00EA3C23"/>
     <w:rsid w:val="00EE6BD0"/>
     <w:rsid w:val="00F05803"/>
     <w:rsid w:val="00F47591"/>
     <w:rsid w:val="00FD2CF8"/>
     <w:rsid w:val="00FD4DAC"/>
     <w:rsid w:val="00FE221D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4119,75 +4312,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>891</Words>
-  <Characters>6152</Characters>
+  <Words>903</Words>
+  <Characters>6237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Jelentkezési lap</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7029</CharactersWithSpaces>
+  <CharactersWithSpaces>7126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Jelentkezési lap</dc:title>
   <dc:subject/>
   <dc:creator>Siroki József</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>12.0000</vt:lpwstr>
   </property>